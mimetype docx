--- v0 (2025-10-21)
+++ v1 (2026-06-18)
@@ -1,219 +1,219 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7EB01BA6" w14:textId="77777777" w:rsidR="002A2E89" w:rsidRDefault="002A2E89" w:rsidP="002A2E89">
+    <w:p w14:paraId="7EB01BA6" w14:textId="77777777" w:rsidR="002A2E89" w:rsidRDefault="002A2E89" w:rsidP="008E41D9">
       <w:pPr>
-        <w:ind w:left="-426"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22AC4">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63688603" wp14:editId="1F63970E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63688603" wp14:editId="4BDAF3FD">
             <wp:extent cx="457200" cy="409575"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="457200" cy="409575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0522DE" w14:textId="2C0D903F" w:rsidR="001403F0" w:rsidRDefault="001403F0" w:rsidP="002A2E89">
+    <w:p w14:paraId="7E0522DE" w14:textId="053FECDC" w:rsidR="001403F0" w:rsidRDefault="001403F0" w:rsidP="002A2E89">
       <w:pPr>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B5E78">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>South East London &amp; Kent Yo</w:t>
       </w:r>
       <w:r w:rsidR="00673727">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">uth Football League </w:t>
       </w:r>
       <w:r w:rsidR="00673727">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
         <w:t>Season 20</w:t>
       </w:r>
       <w:r w:rsidR="002A2E89">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="000D2A22">
+      <w:r w:rsidR="000B40F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00673727">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00C22FF2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003F5570">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>02</w:t>
       </w:r>
-      <w:r w:rsidR="000D2A22">
+      <w:r w:rsidR="000B40F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C5F37E" w14:textId="77777777" w:rsidR="001403F0" w:rsidRDefault="001403F0" w:rsidP="001403F0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t>Referee Registration Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7B5F79" w14:textId="7B9AC2AB" w:rsidR="00600CF3" w:rsidRPr="00600CF3" w:rsidRDefault="001403F0" w:rsidP="001403F0">
+    <w:p w14:paraId="4E7B5F79" w14:textId="1D8883C6" w:rsidR="00600CF3" w:rsidRPr="00600CF3" w:rsidRDefault="001403F0" w:rsidP="001403F0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D3E1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please complete your details below</w:t>
       </w:r>
       <w:r w:rsidR="00005092" w:rsidRPr="001D3E1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -238,139 +238,141 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>County Registration number</w:t>
       </w:r>
       <w:r w:rsidR="00005092" w:rsidRPr="00600CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> for season </w:t>
       </w:r>
       <w:r w:rsidR="002A2E89" w:rsidRPr="00600CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E0276A">
+      <w:r w:rsidR="00AE204B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002A2E89" w:rsidRPr="00600CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00E0276A">
+      <w:r w:rsidR="00AE204B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00005092" w:rsidRPr="00600CF3">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="003213CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the number </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003213CC" w:rsidRPr="005A5AB6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>we require is your receipt payment number that you receive when you have paid your County Affiliation Fee for season 202</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">The COUNTY PAYMENT </w:t>
+      </w:r>
+      <w:r w:rsidR="008217AA" w:rsidRPr="005A5AB6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00600CF3" w:rsidRPr="00600CF3">
+        <w:t xml:space="preserve">RECEIPT </w:t>
+      </w:r>
+      <w:r w:rsidR="00005092" w:rsidRPr="00600CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>-202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE4373">
+        <w:t xml:space="preserve">number </w:t>
+      </w:r>
+      <w:r w:rsidR="008976B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00600CF3" w:rsidRPr="00600CF3">
+        <w:t xml:space="preserve">is the one you receive when you have paid your </w:t>
+      </w:r>
+      <w:r w:rsidR="00586B06">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Registration Fee for Season 2026-2027. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7689F5F1" w14:textId="3983E3A9" w:rsidR="001403F0" w:rsidRPr="001D3E1B" w:rsidRDefault="00DC69A4" w:rsidP="001403F0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D3E1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidRPr="00C22FF2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
@@ -561,184 +563,175 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3E1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Full Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19193AD2" w14:textId="77777777" w:rsidR="00596B35" w:rsidRPr="004A32AC" w:rsidRDefault="00596B35" w:rsidP="0042372D">
+          <w:p w14:paraId="19193AD2" w14:textId="28FCC926" w:rsidR="00596B35" w:rsidRPr="004A32AC" w:rsidRDefault="00596B35" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24BF484A" w14:textId="7C06BFE9" w:rsidR="00596B35" w:rsidRPr="001D3E1B" w:rsidRDefault="00596B35" w:rsidP="00E0276A">
+          <w:p w14:paraId="24BF484A" w14:textId="61D31B5A" w:rsidR="00596B35" w:rsidRPr="001D3E1B" w:rsidRDefault="00596B35" w:rsidP="00E0276A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E0276A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">County </w:t>
             </w:r>
+            <w:r w:rsidR="00DF1B67">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Payment </w:t>
+            </w:r>
             <w:r w:rsidR="00E0276A" w:rsidRPr="00E0276A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Receipt </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E0276A">
+            <w:r w:rsidR="00D26949">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Registration</w:t>
-[...18 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5945010B" w14:textId="77777777" w:rsidR="00596B35" w:rsidRPr="004A32AC" w:rsidRDefault="00596B35" w:rsidP="0042372D">
+          <w:p w14:paraId="5945010B" w14:textId="006E77F6" w:rsidR="00596B35" w:rsidRPr="004A32AC" w:rsidRDefault="00596B35" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00005092" w:rsidRPr="004A32AC" w14:paraId="5E2891A7" w14:textId="77777777" w:rsidTr="002C46A5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6071D5AD" w14:textId="216957BE" w:rsidR="00005092" w:rsidRPr="001D3E1B" w:rsidRDefault="00C22FF2" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mobile Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1F3F25" w14:textId="77777777" w:rsidR="00005092" w:rsidRDefault="00005092" w:rsidP="0042372D">
+          <w:p w14:paraId="0A1F3F25" w14:textId="04BD73CD" w:rsidR="00005092" w:rsidRDefault="00005092" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BC61421" w14:textId="1A3D7D02" w:rsidR="00005092" w:rsidRPr="001D3E1B" w:rsidRDefault="00A66D71" w:rsidP="00673727">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -746,143 +739,143 @@
             <w:r w:rsidRPr="001D3E1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>County Registered</w:t>
             </w:r>
             <w:r w:rsidR="00596B35" w:rsidRPr="001D3E1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> with</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28FF1DD7" w14:textId="77777777" w:rsidR="00005092" w:rsidRDefault="00005092" w:rsidP="0042372D">
+          <w:p w14:paraId="28FF1DD7" w14:textId="3BBAC99C" w:rsidR="00005092" w:rsidRDefault="00005092" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001403F0" w:rsidRPr="004A32AC" w14:paraId="0BB0B6A6" w14:textId="77777777" w:rsidTr="002C46A5">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5568979F" w14:textId="77777777" w:rsidR="001403F0" w:rsidRPr="001D3E1B" w:rsidRDefault="001403F0" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3E1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="288D9471" w14:textId="77777777" w:rsidR="001403F0" w:rsidRDefault="001403F0" w:rsidP="0042372D">
+          <w:p w14:paraId="288D9471" w14:textId="731038E7" w:rsidR="001403F0" w:rsidRDefault="001403F0" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A84792F" w14:textId="77777777" w:rsidR="001403F0" w:rsidRPr="001D3E1B" w:rsidRDefault="001403F0" w:rsidP="00673727">
+          <w:p w14:paraId="5A84792F" w14:textId="0F440848" w:rsidR="001403F0" w:rsidRPr="001D3E1B" w:rsidRDefault="000E3A9A" w:rsidP="00673727">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D3E1B">
-[...6 lines deleted...]
-              <w:t>Current Referee Level:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fan Number </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2729DA84" w14:textId="77777777" w:rsidR="001403F0" w:rsidRDefault="001403F0" w:rsidP="0042372D">
+          <w:p w14:paraId="2729DA84" w14:textId="07D534CD" w:rsidR="001403F0" w:rsidRDefault="001403F0" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00596B35" w:rsidRPr="004A32AC" w14:paraId="3DC7BF2D" w14:textId="77777777" w:rsidTr="002C46A5">
         <w:trPr>
           <w:trHeight w:val="625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126B3D79" w14:textId="26A5B467" w:rsidR="00231499" w:rsidRDefault="00673727" w:rsidP="00596B35">
             <w:pPr>
               <w:rPr>
@@ -941,81 +934,81 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Age:</w:t>
             </w:r>
             <w:r w:rsidR="00596B35" w:rsidRPr="001D3E1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7DCECA" w14:textId="77777777" w:rsidR="00596B35" w:rsidRDefault="00596B35" w:rsidP="00596B35">
+          <w:p w14:paraId="7A7DCECA" w14:textId="5063EBAB" w:rsidR="00596B35" w:rsidRDefault="00596B35" w:rsidP="00596B35">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1205" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477317B0" w14:textId="77777777" w:rsidR="00596B35" w:rsidRDefault="00596B35" w:rsidP="00596B35">
+          <w:p w14:paraId="477317B0" w14:textId="65C96A66" w:rsidR="00596B35" w:rsidRDefault="00596B35" w:rsidP="00596B35">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07325135" w14:textId="109BA73C" w:rsidR="00596B35" w:rsidRPr="001D3E1B" w:rsidRDefault="00B92C3E" w:rsidP="00B92C3E">
+          <w:p w14:paraId="07325135" w14:textId="7F70990F" w:rsidR="00596B35" w:rsidRPr="001D3E1B" w:rsidRDefault="00B92C3E" w:rsidP="00B92C3E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E92EC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Safeguarding </w:t>
             </w:r>
             <w:r w:rsidR="008E1581" w:rsidRPr="00E92EC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1028,69 +1021,79 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00AF1489" w:rsidRPr="00AC0D63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Issue</w:t>
             </w:r>
             <w:r w:rsidR="00E92EC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD6ECE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or Expiry </w:t>
             </w:r>
             <w:r w:rsidR="00AF1489" w:rsidRPr="00AC0D63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="306214E1" w14:textId="77777777" w:rsidR="00596B35" w:rsidRDefault="00596B35" w:rsidP="00596B35">
+          <w:p w14:paraId="306214E1" w14:textId="5E0688CB" w:rsidR="00596B35" w:rsidRDefault="00596B35" w:rsidP="00596B35">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E4103" w:rsidRPr="004A32AC" w14:paraId="48CA5ADD" w14:textId="77777777" w:rsidTr="002C46A5">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32FDE71B" w14:textId="00BBD35A" w:rsidR="003E4103" w:rsidRPr="0035146B" w:rsidRDefault="003E4103" w:rsidP="00596B35">
             <w:pPr>
               <w:rPr>
@@ -1098,471 +1101,476 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Door Number </w:t>
             </w:r>
             <w:r w:rsidRPr="0035146B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>&amp; Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0250D421" w14:textId="77777777" w:rsidR="003E4103" w:rsidRDefault="003E4103" w:rsidP="00596B35">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0250D421" w14:textId="7B03C2DD" w:rsidR="003E4103" w:rsidRDefault="003E4103" w:rsidP="00596B35">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="122829BD" w14:textId="61067AA9" w:rsidR="003E4103" w:rsidRDefault="003E4103" w:rsidP="00D03E8D">
+          <w:p w14:paraId="122829BD" w14:textId="0D14C258" w:rsidR="003E4103" w:rsidRDefault="003E4103" w:rsidP="00D03E8D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3E1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">DBS Certificate </w:t>
             </w:r>
-            <w:r w:rsidR="00E92EC6" w:rsidRPr="001A4B7F">
+            <w:r w:rsidR="004C1C85" w:rsidRPr="00AC0D63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issue </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B21309" w:rsidRPr="001A4B7F">
+              <w:t>Issue</w:t>
+            </w:r>
+            <w:r w:rsidR="004C1C85">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Date</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve"> or Expiry </w:t>
+            </w:r>
+            <w:r w:rsidR="004C1C85" w:rsidRPr="00AC0D63">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:r w:rsidR="004C1C85" w:rsidRPr="001A4B7F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00292207">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r w:rsidR="00742151" w:rsidRPr="001A4B7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00742151" w:rsidRPr="001A4B7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>16 &amp; above</w:t>
             </w:r>
             <w:r w:rsidR="001A4B7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> only</w:t>
             </w:r>
             <w:r w:rsidR="00B21309" w:rsidRPr="001A4B7F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5197D4C5" w14:textId="0803BAF6" w:rsidR="003E4103" w:rsidRDefault="003E4103" w:rsidP="00596B35">
+          <w:p w14:paraId="5197D4C5" w14:textId="52518542" w:rsidR="003E4103" w:rsidRDefault="003E4103" w:rsidP="00596B35">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00596B35" w14:paraId="4AB27F93" w14:textId="77777777" w:rsidTr="002C46A5">
+      <w:tr w:rsidR="00977A5E" w14:paraId="437612CD" w14:textId="77777777" w:rsidTr="002C46A5">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="160CAD33" w14:textId="77777777" w:rsidR="00596B35" w:rsidRPr="0035146B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
-[...18 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="5F61E775" w14:textId="27E11186" w:rsidR="00977A5E" w:rsidRPr="000E2AFB" w:rsidRDefault="00977A5E" w:rsidP="00977A5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3E1B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Current Referee Level:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5D39FE" w14:textId="77777777" w:rsidR="00596B35" w:rsidRDefault="00596B35" w:rsidP="00596B35">
-[...6 lines deleted...]
-          <w:p w14:paraId="3686B584" w14:textId="77777777" w:rsidR="00596B35" w:rsidRPr="001D3E1B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
+          <w:p w14:paraId="49F96698" w14:textId="77777777" w:rsidR="00977A5E" w:rsidRDefault="00977A5E" w:rsidP="00977A5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE1AF0E" w14:textId="77777777" w:rsidR="00977A5E" w:rsidRPr="0035146B" w:rsidRDefault="00977A5E" w:rsidP="00977A5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1005A420" w14:textId="77777777" w:rsidR="00977A5E" w:rsidRPr="001D3E1B" w:rsidRDefault="00977A5E" w:rsidP="00977A5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00977A5E" w14:paraId="4AB27F93" w14:textId="77777777" w:rsidTr="002C46A5">
+        <w:trPr>
+          <w:trHeight w:val="698"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160CAD33" w14:textId="77777777" w:rsidR="00977A5E" w:rsidRPr="0035146B" w:rsidRDefault="00977A5E" w:rsidP="00977A5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E2AFB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+              <w:t>Do you have your own Transport:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D39FE" w14:textId="77777777" w:rsidR="00977A5E" w:rsidRDefault="00977A5E" w:rsidP="00977A5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3686B584" w14:textId="6A4E8A16" w:rsidR="00977A5E" w:rsidRPr="001D3E1B" w:rsidRDefault="00977A5E" w:rsidP="00977A5E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3E1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     Yes</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-82297183"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="001D3E1B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     No</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-222837286"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="001D3E1B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="001D3E1B">
-[...34 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68EE66B0" w14:textId="77777777" w:rsidR="00596B35" w:rsidRPr="0035146B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
+          <w:p w14:paraId="68EE66B0" w14:textId="77777777" w:rsidR="00977A5E" w:rsidRPr="0035146B" w:rsidRDefault="00977A5E" w:rsidP="00977A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE650B2" w14:textId="50AA1C09" w:rsidR="00596B35" w:rsidRPr="001D3E1B" w:rsidRDefault="004A1E3E" w:rsidP="00596B35">
+          <w:p w14:paraId="1CE650B2" w14:textId="44A36809" w:rsidR="00977A5E" w:rsidRPr="001D3E1B" w:rsidRDefault="00977A5E" w:rsidP="00977A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3E1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">I agree to complete the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001D3E1B" w:rsidRPr="001D3E1B">
+              <w:t xml:space="preserve">I agree to complete the on-line Referee match card </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>on-line</w:t>
-[...71 lines deleted...]
-              <w:t>match</w:t>
+              <w:t>within one the day of the said match</w:t>
             </w:r>
             <w:r w:rsidRPr="001D3E1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2092612168"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="001D3E1B">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CD50C1C" w14:textId="77777777" w:rsidR="00117486" w:rsidRPr="00F933A6" w:rsidRDefault="00117486" w:rsidP="001403F0">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2D4A2193" w14:textId="62998B3C" w:rsidR="00600CF3" w:rsidRDefault="001403F0" w:rsidP="001403F0">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001403F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Please indicate your preferred age groups by marking the appropriate boxes:</w:t>
       </w:r>
       <w:r w:rsidR="00673727">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00673727" w:rsidRPr="00600CF3">
         <w:rPr>
@@ -1840,90 +1848,90 @@
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E91E7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D72E5B1" w14:textId="77777777" w:rsidR="00596B35" w:rsidRPr="00E91E7B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
+          <w:p w14:paraId="6D72E5B1" w14:textId="6C7EB429" w:rsidR="00596B35" w:rsidRPr="00E91E7B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91E7B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">U16        </w:t>
             </w:r>
             <w:r w:rsidRPr="00E91E7B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1118879769"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E91E7B">
+                <w:r w:rsidR="003777D2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BE2B76D" w14:textId="77777777" w:rsidR="00596B35" w:rsidRPr="00E91E7B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -2013,51 +2021,51 @@
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E91E7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="358DFCA5" w14:textId="6417B009" w:rsidR="00596B35" w:rsidRPr="00E91E7B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
+          <w:p w14:paraId="358DFCA5" w14:textId="4AC9251B" w:rsidR="00596B35" w:rsidRPr="00E91E7B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91E7B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>U17</w:t>
             </w:r>
             <w:r w:rsidR="00A36EF3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>/U18</w:t>
             </w:r>
             <w:r w:rsidRPr="00E91E7B">
               <w:rPr>
@@ -2074,51 +2082,51 @@
             <w:r w:rsidRPr="00E91E7B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00E91E7B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2000796884"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="003777D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="232218E4" w14:textId="77777777" w:rsidR="00596B35" w:rsidRPr="00E91E7B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
@@ -2160,156 +2168,156 @@
               <w:sdtContent>
                 <w:r w:rsidRPr="00E91E7B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00596B35" w:rsidRPr="00B12EFF" w14:paraId="3EC09FA9" w14:textId="77777777" w:rsidTr="00117486">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A001AF7" w14:textId="77777777" w:rsidR="00596B35" w:rsidRPr="00E91E7B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
+          <w:p w14:paraId="1A001AF7" w14:textId="6F658709" w:rsidR="00596B35" w:rsidRPr="00E91E7B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E91E7B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">U15        </w:t>
             </w:r>
             <w:r w:rsidRPr="00E91E7B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-901911540"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00E91E7B">
+                <w:r w:rsidR="003777D2">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="111747EE" w14:textId="3EAE9B42" w:rsidR="00596B35" w:rsidRPr="00E91E7B" w:rsidRDefault="00A36EF3" w:rsidP="00596B35">
+          <w:p w14:paraId="111747EE" w14:textId="48BEEADC" w:rsidR="00596B35" w:rsidRPr="00E91E7B" w:rsidRDefault="00A36EF3" w:rsidP="00596B35">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>U19/</w:t>
             </w:r>
             <w:r w:rsidR="00596B35">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>U21</w:t>
             </w:r>
             <w:r w:rsidR="00596B35" w:rsidRPr="00E91E7B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidR="00596B35" w:rsidRPr="00E91E7B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1180235642"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00596B35">
+                <w:r w:rsidR="003777D2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="452F32E7" w14:textId="77777777" w:rsidR="00596B35" w:rsidRPr="00E91E7B" w:rsidRDefault="00596B35" w:rsidP="00596B35">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
@@ -2325,51 +2333,51 @@
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00117486" w:rsidRPr="00C40133" w14:paraId="1CDD2ECA" w14:textId="77777777" w:rsidTr="00117486">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8A3342" w14:textId="09252489" w:rsidR="00117486" w:rsidRPr="00C40133" w:rsidRDefault="00117486" w:rsidP="003E2C0F">
+          <w:p w14:paraId="3C8A3342" w14:textId="29D24CE1" w:rsidR="00117486" w:rsidRPr="00C40133" w:rsidRDefault="00117486" w:rsidP="003E2C0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00673727">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Association: Are You </w:t>
             </w:r>
             <w:r w:rsidR="003E2C0F" w:rsidRPr="00673727">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00673727">
@@ -2476,51 +2484,51 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">.   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                   <w:sz w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-169033733"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00D2784B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -2559,51 +2567,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035146B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Club Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35951DB7" w14:textId="77777777" w:rsidR="00117486" w:rsidRDefault="00117486" w:rsidP="0042372D">
+          <w:p w14:paraId="35951DB7" w14:textId="54CFDA8A" w:rsidR="00117486" w:rsidRDefault="00117486" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00117486" w14:paraId="55B2E27D" w14:textId="77777777" w:rsidTr="00F933A6">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11006550" w14:textId="0B8CC758" w:rsidR="00117486" w:rsidRPr="0035146B" w:rsidRDefault="00117486" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035146B">
               <w:rPr>
@@ -2624,163 +2632,149 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00D03E8D" w:rsidRPr="0035146B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>i.e.,</w:t>
             </w:r>
             <w:r w:rsidRPr="0035146B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Parent, Player, Manager etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA9A1DA" w14:textId="77777777" w:rsidR="00117486" w:rsidRDefault="00117486" w:rsidP="0042372D">
+          <w:p w14:paraId="1BA9A1DA" w14:textId="44FFC403" w:rsidR="00117486" w:rsidRDefault="00117486" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00117486" w:rsidRPr="00260DC3" w14:paraId="44856BBA" w14:textId="77777777" w:rsidTr="0042372D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FCCA6F9" w14:textId="18848F84" w:rsidR="00117486" w:rsidRPr="0035146B" w:rsidRDefault="008E02C0" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Players must give the </w:t>
             </w:r>
             <w:r w:rsidR="008C7019">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Team name and Age group</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> they are associated with. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="092E686A" w14:textId="77777777" w:rsidR="00117486" w:rsidRDefault="00117486" w:rsidP="0042372D">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Magneto" w:hAnsi="Magneto"/>
+          <w:p w14:paraId="546868B3" w14:textId="76ACB435" w:rsidR="00117486" w:rsidRPr="00011E27" w:rsidRDefault="00117486" w:rsidP="003777D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00117486" w14:paraId="43423F15" w14:textId="77777777" w:rsidTr="008E02C0">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23F8BE85" w14:textId="77777777" w:rsidR="00117486" w:rsidRPr="0035146B" w:rsidRDefault="00117486" w:rsidP="0042372D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035146B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18B1BB34" w14:textId="77777777" w:rsidR="00117486" w:rsidRDefault="00117486" w:rsidP="0042372D">
-[...6 lines deleted...]
-          <w:p w14:paraId="1AE44BF2" w14:textId="77777777" w:rsidR="00117486" w:rsidRDefault="00117486" w:rsidP="0042372D">
+          <w:p w14:paraId="1AE44BF2" w14:textId="77777777" w:rsidR="00117486" w:rsidRDefault="00117486" w:rsidP="0006265C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F7ADCFF" w14:textId="77777777" w:rsidR="00117486" w:rsidRPr="001403F0" w:rsidRDefault="00117486" w:rsidP="001403F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00117486" w:rsidRPr="001403F0" w:rsidSect="00F933A6">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="851" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -2824,71 +2818,64 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Magneto">
-    <w:panose1 w:val="04030805050802020D02"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="087A5053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81FACB2E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3088,117 +3075,146 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2030331297">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1678384907">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001403F0"/>
     <w:rsid w:val="00005092"/>
     <w:rsid w:val="00007E4A"/>
+    <w:rsid w:val="00011E27"/>
+    <w:rsid w:val="0006265C"/>
+    <w:rsid w:val="000B40F0"/>
     <w:rsid w:val="000D2A22"/>
+    <w:rsid w:val="000E2AFB"/>
+    <w:rsid w:val="000E3A9A"/>
     <w:rsid w:val="00117486"/>
+    <w:rsid w:val="0013693C"/>
     <w:rsid w:val="001403F0"/>
+    <w:rsid w:val="00165E6A"/>
     <w:rsid w:val="001A4B7F"/>
+    <w:rsid w:val="001B036B"/>
     <w:rsid w:val="001D3E1B"/>
     <w:rsid w:val="00231499"/>
     <w:rsid w:val="00245030"/>
+    <w:rsid w:val="00292207"/>
     <w:rsid w:val="002A2E89"/>
     <w:rsid w:val="002C46A5"/>
+    <w:rsid w:val="003213CC"/>
     <w:rsid w:val="00376623"/>
+    <w:rsid w:val="003777D2"/>
     <w:rsid w:val="00381541"/>
     <w:rsid w:val="003D1362"/>
     <w:rsid w:val="003E2C0F"/>
     <w:rsid w:val="003E4103"/>
     <w:rsid w:val="003F5570"/>
+    <w:rsid w:val="003F7855"/>
     <w:rsid w:val="004300B7"/>
     <w:rsid w:val="004547F0"/>
     <w:rsid w:val="004637BB"/>
     <w:rsid w:val="004A1E3E"/>
+    <w:rsid w:val="004C1C85"/>
     <w:rsid w:val="004F77C0"/>
+    <w:rsid w:val="005542C5"/>
     <w:rsid w:val="00582301"/>
+    <w:rsid w:val="00586B06"/>
     <w:rsid w:val="00596B35"/>
+    <w:rsid w:val="005A0B27"/>
+    <w:rsid w:val="005A5AB6"/>
     <w:rsid w:val="005B55C5"/>
     <w:rsid w:val="005E5FE4"/>
     <w:rsid w:val="00600CF3"/>
     <w:rsid w:val="0064194C"/>
     <w:rsid w:val="00673727"/>
     <w:rsid w:val="006907BC"/>
     <w:rsid w:val="006F6F60"/>
     <w:rsid w:val="007123BB"/>
+    <w:rsid w:val="00715D91"/>
     <w:rsid w:val="00742151"/>
     <w:rsid w:val="007B5E78"/>
+    <w:rsid w:val="008217AA"/>
     <w:rsid w:val="008925F1"/>
+    <w:rsid w:val="008976B2"/>
     <w:rsid w:val="008C7019"/>
+    <w:rsid w:val="008D37DD"/>
     <w:rsid w:val="008E02C0"/>
     <w:rsid w:val="008E1581"/>
+    <w:rsid w:val="008E41D9"/>
     <w:rsid w:val="00921DBD"/>
+    <w:rsid w:val="00977A5E"/>
     <w:rsid w:val="00A302D9"/>
     <w:rsid w:val="00A36EF3"/>
     <w:rsid w:val="00A66D71"/>
     <w:rsid w:val="00AC0D63"/>
+    <w:rsid w:val="00AE204B"/>
     <w:rsid w:val="00AE69AA"/>
     <w:rsid w:val="00AF1489"/>
     <w:rsid w:val="00B21309"/>
     <w:rsid w:val="00B92C3E"/>
     <w:rsid w:val="00C22FF2"/>
     <w:rsid w:val="00D03E8D"/>
+    <w:rsid w:val="00D26949"/>
+    <w:rsid w:val="00D2784B"/>
     <w:rsid w:val="00D567F5"/>
     <w:rsid w:val="00D67A69"/>
     <w:rsid w:val="00D94D4B"/>
     <w:rsid w:val="00DC69A4"/>
     <w:rsid w:val="00DC7440"/>
+    <w:rsid w:val="00DD6ECE"/>
+    <w:rsid w:val="00DF1B67"/>
     <w:rsid w:val="00E0276A"/>
     <w:rsid w:val="00E230A1"/>
     <w:rsid w:val="00E91E7B"/>
     <w:rsid w:val="00E92EC6"/>
     <w:rsid w:val="00EE4373"/>
     <w:rsid w:val="00F933A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -3727,50 +3743,62 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00117486"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00005092"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F7855"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1302805290">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
@@ -4022,70 +4050,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>266</Words>
-  <Characters>1518</Characters>
+  <Words>292</Words>
+  <Characters>1498</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1781</CharactersWithSpaces>
+  <CharactersWithSpaces>1733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sally Dolan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>